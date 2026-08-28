--- v0 (2025-10-01)
+++ v1 (2026-08-28)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4224A83A" w14:textId="77777777" w:rsidR="00675988" w:rsidRPr="009D3DC8" w:rsidRDefault="009B5356">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F32CC9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52DA3B48" wp14:editId="192122E2">
             <wp:extent cx="2780665" cy="739140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -740,59 +745,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="003A5E36" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -832,59 +837,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="003A5E36" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -932,59 +937,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidR="003A5E36" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>FORMCHECKBOX</w:instrText>
       </w:r>
       <w:r w:rsidR="00CD52AB" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidR="00CD52AB" w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00CD52AB" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00CD52AB" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CD52AB" w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eau</w:t>
@@ -1030,59 +1035,59 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1111,59 +1116,59 @@
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
-[...7 lines deleted...]
-      <w:r w:rsidR="00000000">
+      <w:r w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Réseaux de chaleur </w:t>
@@ -1477,51 +1482,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF5AF81" w14:textId="06E726F9" w:rsidR="00675988" w:rsidRPr="006E6A0E" w:rsidRDefault="004C4C73" w:rsidP="00DB532F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="1276"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00675988" w:rsidRPr="006E6A0E" w:rsidSect="006C1637">
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11901" w:h="16840"/>
           <w:pgMar w:top="851" w:right="624" w:bottom="709" w:left="680" w:header="737" w:footer="794" w:gutter="0"/>
           <w:cols w:space="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél. direct :  </w:t>
       </w:r>
       <w:r w:rsidR="00764AD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>____________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
@@ -2495,88 +2505,88 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">N° Portable : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>__________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63010A83" w14:textId="77777777" w:rsidR="009D3DC8" w:rsidRPr="003A5FD2" w:rsidRDefault="009D3DC8" w:rsidP="002173F8">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:ind w:left="0" w:right="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39FD3E2C" w14:textId="589790B8" w:rsidR="00675988" w:rsidRDefault="00675988" w:rsidP="006E6A0E">
+    <w:p w14:paraId="39FD3E2C" w14:textId="278B7C93" w:rsidR="00675988" w:rsidRDefault="00675988" w:rsidP="006E6A0E">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:ind w:left="23" w:right="23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5FD2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">COTISATION </w:t>
       </w:r>
       <w:r w:rsidR="000C6389">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="004431DA">
+      <w:r w:rsidR="00CA22BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6155E765" w14:textId="77777777" w:rsidR="004431DA" w:rsidRPr="004431DA" w:rsidRDefault="004431DA" w:rsidP="004431DA">
       <w:pPr>
         <w:ind w:right="-35"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004431DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>RAPPELS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D186FE3" w14:textId="77777777" w:rsidR="004431DA" w:rsidRDefault="004431DA" w:rsidP="004431DA">
       <w:pPr>
         <w:ind w:right="-35"/>
@@ -2950,50 +2960,51 @@
           <w:trHeight w:val="1991"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A064B7D" w14:textId="77777777" w:rsidR="0075556D" w:rsidRPr="003A5FD2" w:rsidRDefault="0075556D" w:rsidP="0075556D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2149"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Date :</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E8AB8FA" w14:textId="77777777" w:rsidR="0075556D" w:rsidRPr="003A5FD2" w:rsidRDefault="0075556D" w:rsidP="0075556D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1348"/>
               </w:tabs>
               <w:ind w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5FD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -3241,84 +3252,82 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4905" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2758"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3712"/>
         <w:gridCol w:w="4085"/>
         <w:gridCol w:w="2568"/>
       </w:tblGrid>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="2DAC4B1C" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FFFACD2" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E95CE47" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -3339,84 +3348,82 @@
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ECD9590" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Fonction</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FEFAAA6" w14:textId="0B405748" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -3501,754 +3508,726 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00710CE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="008000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="539EE77E" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45CA4D8F" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D0E3F5C" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="26A1B984" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2556B1A1" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09E93B91" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="19089A06" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1223A0FF" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BE41067" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="77564157" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4315A59C" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="307F2704" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="379FA4C4" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A099C49" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DBDA0FE" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4ED60F82" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="051DC2E6" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61CAAEC5" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="10E3FB81" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0280CDF2" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22696F1E" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="41D8A033" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E86AE41" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FD7B266" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="2C563D97" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15342E80" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DE8A58B" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31236C16" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36F65060" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22763830" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="0309DC7E" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03858D85" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3592DB9E" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E000DFE" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4325C20F" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A928BCC" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w14:paraId="415B8E32" w14:textId="77777777" w:rsidTr="00806FD5">
         <w:trPr>
           <w:trHeight w:val="851"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C5C76E9" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="814" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="724A97C5" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1184" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="32AD4A37" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1303" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D04FE51" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="819" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="039D3735" w14:textId="77777777" w:rsidR="00806FD5" w:rsidRPr="00AF6A0C" w:rsidRDefault="00806FD5" w:rsidP="00806FD5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="700"/>
                 <w:tab w:val="left" w:pos="3100"/>
               </w:tabs>
               <w:ind w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="008000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="706AF8DD" w14:textId="006AE034" w:rsidR="004C4C73" w:rsidRPr="00710CE2" w:rsidRDefault="00710CE2" w:rsidP="004431DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="700"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7797"/>
@@ -4301,199 +4280,228 @@
         <w:tab/>
         <w:t>EA : eau</w:t>
       </w:r>
       <w:r w:rsidRPr="00710CE2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>PR : propreté</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004C4C73" w:rsidRPr="00710CE2" w:rsidSect="003A5FD2">
       <w:pgSz w:w="16840" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="624" w:right="426" w:bottom="680" w:left="425" w:header="737" w:footer="794" w:gutter="0"/>
       <w:cols w:space="0"/>
       <w:docGrid w:linePitch="655"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FFC89AA" w14:textId="77777777" w:rsidR="00B9729F" w:rsidRDefault="00B9729F">
+    <w:p w14:paraId="71871C42" w14:textId="77777777" w:rsidR="00CE34AE" w:rsidRDefault="00CE34AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F3E66B4" w14:textId="77777777" w:rsidR="00B9729F" w:rsidRDefault="00B9729F">
+    <w:p w14:paraId="1D68389F" w14:textId="77777777" w:rsidR="00CE34AE" w:rsidRDefault="00CE34AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Futura">
     <w:panose1 w:val="020B0602020204020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="5000214A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Frutiger LT Std 45 Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="144D6619" w14:textId="4545B782" w:rsidR="00515FAB" w:rsidRPr="00146422" w:rsidRDefault="00146422" w:rsidP="006E6A0E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B38A586" w14:textId="77777777" w:rsidR="00CA22BD" w:rsidRDefault="00CA22BD">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="144D6619" w14:textId="17964D08" w:rsidR="00515FAB" w:rsidRPr="00146422" w:rsidRDefault="00146422" w:rsidP="006E6A0E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="1843"/>
       </w:tabs>
       <w:ind w:right="-7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00146422">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Adhésion </w:t>
     </w:r>
     <w:r w:rsidR="004431DA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">2023 </w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CA22BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="004431DA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00146422">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">AMORCE </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Partenaire</w:t>
     </w:r>
     <w:r w:rsidR="004431DA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
@@ -4611,71 +4619,111 @@
     </w:r>
     <w:r w:rsidRPr="00146422">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00146422">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C908D70" w14:textId="77777777" w:rsidR="00CA22BD" w:rsidRDefault="00CA22BD">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F517903" w14:textId="77777777" w:rsidR="00B9729F" w:rsidRDefault="00B9729F">
+    <w:p w14:paraId="3C8A318A" w14:textId="77777777" w:rsidR="00CE34AE" w:rsidRDefault="00CE34AE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5282152E" w14:textId="77777777" w:rsidR="00B9729F" w:rsidRDefault="00B9729F">
+    <w:p w14:paraId="0E14C643" w14:textId="77777777" w:rsidR="00CE34AE" w:rsidRDefault="00CE34AE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E410052" w14:textId="77777777" w:rsidR="00CA22BD" w:rsidRDefault="00CA22BD">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="780F5C5F" w14:textId="77777777" w:rsidR="00CA22BD" w:rsidRDefault="00CA22BD">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46AA2662" w14:textId="77777777" w:rsidR="00CA22BD" w:rsidRDefault="00CA22BD">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000006"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="380"/>
         </w:tabs>
         <w:ind w:left="380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14F3620D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84AE890E"/>
@@ -5090,52 +5138,52 @@
           <w:tab w:val="num" w:pos="6460"/>
         </w:tabs>
         <w:ind w:left="6460" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="990447607">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="177428003">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="839540065">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="801965255">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -5150,151 +5198,154 @@
     <w:rsid w:val="0006329D"/>
     <w:rsid w:val="000C6389"/>
     <w:rsid w:val="000D67EE"/>
     <w:rsid w:val="000E64EC"/>
     <w:rsid w:val="0014618C"/>
     <w:rsid w:val="00146422"/>
     <w:rsid w:val="00193A49"/>
     <w:rsid w:val="001A0F57"/>
     <w:rsid w:val="001B2D14"/>
     <w:rsid w:val="0020495F"/>
     <w:rsid w:val="002173F8"/>
     <w:rsid w:val="00235D53"/>
     <w:rsid w:val="00292ACD"/>
     <w:rsid w:val="002B1955"/>
     <w:rsid w:val="002C035D"/>
     <w:rsid w:val="002E1AED"/>
     <w:rsid w:val="002E7522"/>
     <w:rsid w:val="003A5E36"/>
     <w:rsid w:val="003A5FD2"/>
     <w:rsid w:val="004431DA"/>
     <w:rsid w:val="004A2385"/>
     <w:rsid w:val="004C4C73"/>
     <w:rsid w:val="00507139"/>
     <w:rsid w:val="00515FAB"/>
     <w:rsid w:val="005A440E"/>
+    <w:rsid w:val="006134EB"/>
     <w:rsid w:val="00660F6D"/>
     <w:rsid w:val="00675988"/>
     <w:rsid w:val="0068678A"/>
     <w:rsid w:val="006C1637"/>
     <w:rsid w:val="006E634C"/>
     <w:rsid w:val="006E6A0E"/>
     <w:rsid w:val="00710CE2"/>
     <w:rsid w:val="007345AF"/>
     <w:rsid w:val="00736320"/>
     <w:rsid w:val="00752934"/>
     <w:rsid w:val="0075556D"/>
     <w:rsid w:val="00764AD0"/>
     <w:rsid w:val="007769A7"/>
     <w:rsid w:val="00780189"/>
     <w:rsid w:val="007B0154"/>
     <w:rsid w:val="007E11D2"/>
     <w:rsid w:val="007F2B8A"/>
     <w:rsid w:val="00806FD5"/>
     <w:rsid w:val="0081039E"/>
     <w:rsid w:val="00850CDA"/>
     <w:rsid w:val="0085179D"/>
     <w:rsid w:val="008636B1"/>
     <w:rsid w:val="008A5D06"/>
     <w:rsid w:val="008B5925"/>
     <w:rsid w:val="00967608"/>
     <w:rsid w:val="009A6DEC"/>
     <w:rsid w:val="009B5356"/>
     <w:rsid w:val="009B6A1A"/>
     <w:rsid w:val="009D3DC8"/>
     <w:rsid w:val="009E5D65"/>
     <w:rsid w:val="00A61B79"/>
     <w:rsid w:val="00AA39E0"/>
     <w:rsid w:val="00AD394B"/>
     <w:rsid w:val="00AD6D44"/>
     <w:rsid w:val="00AF6A0C"/>
     <w:rsid w:val="00B402F7"/>
     <w:rsid w:val="00B9729F"/>
     <w:rsid w:val="00BA3513"/>
     <w:rsid w:val="00BB169E"/>
     <w:rsid w:val="00BC3E6B"/>
     <w:rsid w:val="00BD3F16"/>
     <w:rsid w:val="00BE497C"/>
     <w:rsid w:val="00C27ED1"/>
     <w:rsid w:val="00C30022"/>
     <w:rsid w:val="00C32588"/>
     <w:rsid w:val="00C6001F"/>
     <w:rsid w:val="00C716A1"/>
     <w:rsid w:val="00C76AA8"/>
     <w:rsid w:val="00C84FB9"/>
+    <w:rsid w:val="00CA22BD"/>
     <w:rsid w:val="00CB42FD"/>
     <w:rsid w:val="00CD52AB"/>
+    <w:rsid w:val="00CE34AE"/>
     <w:rsid w:val="00D64A4D"/>
     <w:rsid w:val="00DB532F"/>
     <w:rsid w:val="00DC1917"/>
     <w:rsid w:val="00DD4162"/>
     <w:rsid w:val="00E469E4"/>
     <w:rsid w:val="00E960C2"/>
     <w:rsid w:val="00EC0635"/>
     <w:rsid w:val="00EF1AE7"/>
     <w:rsid w:val="00EF49A2"/>
     <w:rsid w:val="00F35D49"/>
     <w:rsid w:val="00F63EDA"/>
     <w:rsid w:val="00F81208"/>
     <w:rsid w:val="00F909D5"/>
     <w:rsid w:val="00FF3832"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="114D2A44"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B487294D-1883-EC4F-A036-C57F5DAD343E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5854,58 +5905,58 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00146422"/>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:b/>
       <w:sz w:val="48"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
   <w:pixelsPerInch w:val="72"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6163,51 +6214,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>4</Pages>
   <Words>476</Words>
   <Characters>2619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ddeprof95</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AMORCE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3089</CharactersWithSpaces>