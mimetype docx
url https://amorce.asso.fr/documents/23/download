--- v0 (2025-10-01)
+++ v1 (2026-08-28)
@@ -1,307 +1,412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2ED72A54" w14:textId="0DC131A0" w:rsidR="001C7FC5" w:rsidRPr="001D64A5" w:rsidRDefault="001C7FC5">
+    <w:p w14:paraId="2ED72A54" w14:textId="5893A794" w:rsidR="001C7FC5" w:rsidRPr="001D64A5" w:rsidRDefault="001C7FC5">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61F6EB3F" w14:textId="58ABCD2A" w:rsidR="002432EA" w:rsidRDefault="002432EA" w:rsidP="00C216B7">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="748F3891" w14:textId="77777777" w:rsidR="00851921" w:rsidRPr="009D3DC8" w:rsidRDefault="00851921" w:rsidP="00851921">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
-          <w:b/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F32CC9">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51EAB912" wp14:editId="5546A32A">
-            <wp:extent cx="3328020" cy="905348"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3579FFB3" wp14:editId="682EF915">
+            <wp:extent cx="2780665" cy="739140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1" name="Image 1"/>
+            <wp:docPr id="1" name="Image 1" descr="Une image contenant Graphique, Police, graphisme, capture d’écran&#10;&#10;Description générée automatiquement"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="AMORCE-logoQUADRI.png"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="1" name="Image 1" descr="Une image contenant Graphique, Police, graphisme, capture d’écran&#10;&#10;Description générée automatiquement"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3370157" cy="916811"/>
+                      <a:ext cx="2780665" cy="739140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="074D5BAC" w14:textId="77777777" w:rsidR="002432EA" w:rsidRPr="002432EA" w:rsidRDefault="002432EA" w:rsidP="00C216B7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F0FD412" w14:textId="581DAC1D" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00C216B7">
-[...47 lines deleted...]
-          <w:color w:val="0092D2"/>
+    <w:p w14:paraId="74259386" w14:textId="77777777" w:rsidR="004A6080" w:rsidRPr="003A5FD2" w:rsidRDefault="004A6080" w:rsidP="004A6080">
+      <w:pPr>
+        <w:pStyle w:val="Titre1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="73BA59"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:color w:val="0092D2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="73BA59"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="42603FD1" w14:textId="5BD3B568" w:rsidR="001D64A5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001D64A5" w:rsidP="001C7FC5">
+        </w:rPr>
+        <w:t>FICHE D’IDENTIFICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60997EE1" w14:textId="77777777" w:rsidR="004A6080" w:rsidRPr="00FD5E9D" w:rsidRDefault="004A6080" w:rsidP="004A6080">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0092D2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0092D2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0092D2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>à</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0092D2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nous retourner lors de votre adhésion)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66D96F8E" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A10E25">
+        <w:t xml:space="preserve"> nous retourner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>pour finaliser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> votre adhésion)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA559AC" w14:textId="77777777" w:rsidR="004A6080" w:rsidRDefault="004A6080" w:rsidP="004A6080">
+      <w:pPr>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26015332" w14:textId="77777777" w:rsidR="00851921" w:rsidRPr="004A6080" w:rsidRDefault="00851921" w:rsidP="004A6080">
+      <w:pPr>
+        <w:ind w:left="20" w:right="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116E16D2" w14:textId="2D446867" w:rsidR="004A6080" w:rsidRDefault="004A6080" w:rsidP="004A6080">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="18" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="18" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="1418" w:right="1666"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A5FD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COLLÉGE </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COLLÉCTIVITÉ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F941F2" w14:textId="77777777" w:rsidR="004A6080" w:rsidRDefault="004A6080" w:rsidP="004036D7">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34620014" w14:textId="77777777" w:rsidR="00851921" w:rsidRPr="00B251C7" w:rsidRDefault="00851921" w:rsidP="004036D7">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A78062B" w14:textId="3465FF20" w:rsidR="004036D7" w:rsidRPr="004036D7" w:rsidRDefault="004036D7" w:rsidP="004036D7">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004036D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORGANISME </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D96F8E" w14:textId="241E24EE" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A10E25">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom :  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DCA8AB" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A12D8F">
+    <w:p w14:paraId="25DCA8AB" w14:textId="338CB06C" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A12D8F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Adresse :</w:t>
-[...6 lines deleted...]
-        <w:tab/>
+        <w:t>Adresse</w:t>
+      </w:r>
+      <w:r w:rsidR="002F72E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du siège social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3F7526" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A12D8F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
@@ -358,133 +463,72 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2579B8" w14:textId="4E8D6DAC" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A12D8F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél :  /__/__/__/__/__/__/__/__/__/__/       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BB62BB" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00A12D8F">
-[...37 lines deleted...]
-    <w:p w14:paraId="5B78ABC5" w14:textId="4F02B0A1" w:rsidR="005519B2" w:rsidRPr="00FD5E9D" w:rsidRDefault="00903ECA" w:rsidP="001D64A5">
+    <w:p w14:paraId="5B78ABC5" w14:textId="031F4816" w:rsidR="005519B2" w:rsidRPr="00FD5E9D" w:rsidRDefault="001D64A5" w:rsidP="001D64A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="6379"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Année du recensement INSEE :</w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Numéro Siret : </w:t>
       </w:r>
-      <w:r w:rsidR="001D64A5" w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="037D3CC0" w14:textId="4B3478BA" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001D64A5" w:rsidP="005519B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -567,160 +611,117 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Compétences </w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>d’adhésion à AMORCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AD131D" w14:textId="688826EF" w:rsidR="00D4223C" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D4223C" w:rsidP="00B84CB8">
+    <w:p w14:paraId="32C312C8" w14:textId="743EB1CD" w:rsidR="00D4223C" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D4223C" w:rsidP="00484C94">
       <w:pPr>
         <w:pStyle w:val="Titre9"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2410"/>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100"/>
         <w:ind w:left="142" w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t>Déchets ménagers</w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Si compétence cochée, code </w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="0481C4DD" w14:textId="2FDDF821" w:rsidR="000516E3" w:rsidRPr="00A12548" w:rsidRDefault="00D4223C" w:rsidP="00D4223C">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="212AF2DF" w14:textId="60798CE2" w:rsidR="00D4223C" w:rsidRDefault="00D4223C" w:rsidP="00484C94">
       <w:pPr>
         <w:pStyle w:val="Titre9"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2410"/>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:sym w:font="Webdings" w:char="F063"/>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
@@ -737,219 +738,50 @@
           <w:i/>
         </w:rPr>
         <w:t>Réseaux de Chaleur</w:t>
       </w:r>
       <w:r w:rsidR="000516E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A12548">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> et de Froid</w:t>
       </w:r>
       <w:r w:rsidR="000516E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
-        </w:rPr>
-[...167 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37086411" w14:textId="3B18B362" w:rsidR="001D64A5" w:rsidRPr="00657B8F" w:rsidRDefault="00D4223C" w:rsidP="00657B8F">
       <w:pPr>
         <w:pStyle w:val="Titre9"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2410"/>
           <w:tab w:val="clear" w:pos="4395"/>
           <w:tab w:val="clear" w:pos="5670"/>
           <w:tab w:val="clear" w:pos="8080"/>
           <w:tab w:val="left" w:pos="2127"/>
           <w:tab w:val="left" w:pos="2552"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
           <w:tab w:val="left" w:pos="10915"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="11482"/>
         </w:tabs>
         <w:ind w:left="142" w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
@@ -1377,137 +1209,143 @@
         </w:pBdr>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58BBC28C" w14:textId="77777777" w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D" w:rsidRDefault="00B84CB8" w:rsidP="00B84CB8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04EA8627" w14:textId="2D23D15C" w:rsidR="00D36920" w:rsidRPr="00633981" w:rsidRDefault="00B84CB8" w:rsidP="00633981">
-[...3 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="04EA8627" w14:textId="2D23D15C" w:rsidR="00D36920" w:rsidRPr="00B251C7" w:rsidRDefault="00B84CB8" w:rsidP="00B251C7">
+      <w:pPr>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00D36920" w:rsidRPr="00FD5E9D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00D36920" w:rsidRPr="00B251C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="0092D2"/>
-          <w:sz w:val="44"/>
-          <w:szCs w:val="44"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CONTACTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C376D07" w14:textId="255E8F7E" w:rsidR="00633981" w:rsidRDefault="001C7FC5" w:rsidP="00633981">
+    <w:p w14:paraId="6C376D07" w14:textId="255E8F7E" w:rsidR="00633981" w:rsidRPr="00B251C7" w:rsidRDefault="001C7FC5" w:rsidP="00633981">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FD5E9D">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B251C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Délégué</w:t>
       </w:r>
-      <w:r w:rsidR="00BA03A9" w:rsidRPr="00FD5E9D">
+      <w:r w:rsidR="00BA03A9" w:rsidRPr="00B251C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00B251C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> à AMORCE </w:t>
       </w:r>
-      <w:r w:rsidR="00BA03A9" w:rsidRPr="00FD5E9D">
+      <w:r w:rsidR="00BA03A9" w:rsidRPr="00B251C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F5D657" w14:textId="77777777" w:rsidR="00633981" w:rsidRPr="00FD5E9D" w:rsidRDefault="00633981" w:rsidP="00633981">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1913,435 +1751,728 @@
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél. direct :  /__/__/__/__/__/__/__/__/__/__/   </w:t>
       </w:r>
       <w:r w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3180FBC7" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+    <w:p w14:paraId="3180FBC7" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD99716" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
-[...14 lines deleted...]
-    <w:p w14:paraId="0D45C64F" w14:textId="5BD0C106" w:rsidR="001C7FC5" w:rsidRPr="00633981" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+    <w:p w14:paraId="0D443195" w14:textId="7CE5A768" w:rsidR="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="80"/>
-        <w:ind w:right="-20"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="357" w:right="-23" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633981">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Délégué suppléant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA03A9" w:rsidRPr="00633981">
+        <w:t xml:space="preserve">Délégué titulaire </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Élu)</w:t>
-[...5 lines deleted...]
-          <w:tab w:val="right" w:leader="underscore" w:pos="5529"/>
+        <w:t xml:space="preserve">– Assistante/Secrétaire/Bureau des Élus </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5872102F" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="5670"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-602"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:tab w:val="right" w:leader="underscore" w:pos="5529"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BF6F75" w14:textId="649F905C" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="5670"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-602"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Prénom : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C450E3" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
-      <w:pPr>
+    <w:p w14:paraId="25239BA5" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
-        <w:ind w:right="-319"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="17FAC2C2" w14:textId="77777777" w:rsidR="006A48C4" w:rsidRPr="00FD5E9D" w:rsidRDefault="006A48C4" w:rsidP="006A48C4">
+        <w:ind w:left="360" w:right="-319"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6216CEFF" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4536"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00EC0A0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mail : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00EC0A0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>@</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00EC0A0C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A15306" w14:textId="77777777" w:rsidR="006A48C4" w:rsidRDefault="006A48C4" w:rsidP="001C7FC5">
+    <w:p w14:paraId="20100679" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="615FC70A" w14:textId="6DF5FABF" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D510C6" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3263BBC7" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+    <w:p w14:paraId="05F133FB" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="680E6906" w14:textId="4F4B9DB4" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="00B84CB8">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1163D291" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="80"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC0A0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/      N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D91C8DC" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00EC0A0C" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="4536"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:left="360" w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C975EA" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00633981" w:rsidRDefault="00EC0A0C" w:rsidP="00EC0A0C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:before="120"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFE6A62" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00FD5E9D" w:rsidRDefault="00EC0A0C" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="4536"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BD99716" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D45C64F" w14:textId="5BD0C106" w:rsidR="001C7FC5" w:rsidRPr="00633981" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1940"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00633981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Délégué suppléant</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA03A9" w:rsidRPr="00633981">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Élu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D581FE" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="5529"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-602"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E8B714" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="5529"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-602"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nom : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Prénom : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C450E3" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-319"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17FAC2C2" w14:textId="77777777" w:rsidR="006A48C4" w:rsidRPr="00FD5E9D" w:rsidRDefault="006A48C4" w:rsidP="006A48C4">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="4536"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mail : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A15306" w14:textId="77777777" w:rsidR="006A48C4" w:rsidRDefault="006A48C4" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-319"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="615FC70A" w14:textId="6DF5FABF" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9781"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-319"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonction : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD5E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3263BBC7" w14:textId="77777777" w:rsidR="001C7FC5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001C7FC5" w:rsidP="001C7FC5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680E6906" w14:textId="4F4B9DB4" w:rsidR="001C7FC5" w:rsidRDefault="001C7FC5" w:rsidP="00B84CB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél. direct :  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4C35BA2E" w14:textId="77777777" w:rsidR="00EC0A0C" w:rsidRPr="00FD5E9D" w:rsidRDefault="00EC0A0C" w:rsidP="00B84CB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:before="80"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="153F00E8" w14:textId="77777777" w:rsidR="00BA03A9" w:rsidRPr="00FD5E9D" w:rsidRDefault="00BA03A9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8080"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F61AF59" w14:textId="77777777" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00BA03A9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7174A038" w14:textId="1BA1B832" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
+    <w:p w14:paraId="2233787C" w14:textId="29C9F816" w:rsidR="00D36920" w:rsidRDefault="00606555" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>(original envoyé par voie postale au Délégué AMORCE</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00576BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Service auquel doit être envoyé l’appel de cotisation annuel :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0092D2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00576BA3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="2233787C" w14:textId="77777777" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
+        <w:t>(original envoyé par voie postale au Délégué titulaire)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F1235C" w14:textId="77777777" w:rsidR="00576BA3" w:rsidRPr="00576BA3" w:rsidRDefault="00576BA3" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA1F581" w14:textId="51BF4FA3" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom de </w:t>
       </w:r>
       <w:r w:rsidR="00A12548" w:rsidRPr="00FD5E9D">
@@ -2386,56 +2517,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mail : </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>@</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F542223" w14:textId="5EFD6DB8" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
+    <w:p w14:paraId="2AE9D5A5" w14:textId="77777777" w:rsidR="00576BA3" w:rsidRPr="00576BA3" w:rsidRDefault="00576BA3" w:rsidP="00576BA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F542223" w14:textId="6E32B8D6" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
+        </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2456,78 +2602,85 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Service :</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A90712" w14:textId="77777777" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
+    <w:p w14:paraId="19A90712" w14:textId="19B88562" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00C85791" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Adresse :</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>si différente du siège</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36920" w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0480F54A" w14:textId="77777777" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4820"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
@@ -2595,85 +2748,85 @@
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="15518840" w14:textId="2EF09A71" w:rsidR="0075482B" w:rsidRPr="00FD5E9D" w:rsidRDefault="0075482B" w:rsidP="00633981">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9669CA" w14:textId="77777777" w:rsidR="00AC65F6" w:rsidRPr="00FD5E9D" w:rsidRDefault="00AC65F6" w:rsidP="00AC65F6">
+    <w:p w14:paraId="6F9669CA" w14:textId="77777777" w:rsidR="00AC65F6" w:rsidRPr="00576BA3" w:rsidRDefault="00AC65F6" w:rsidP="00AC65F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD5E9D">
+      <w:r w:rsidRPr="00576BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Correspondants Techniques</w:t>
       </w:r>
-      <w:r w:rsidR="001D64A5" w:rsidRPr="00FD5E9D">
+      <w:r w:rsidR="001D64A5" w:rsidRPr="00576BA3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="36"/>
-          <w:szCs w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559B1339" w14:textId="6712598E" w:rsidR="001D64A5" w:rsidRPr="00FD5E9D" w:rsidRDefault="00AC65F6" w:rsidP="00AC65F6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
@@ -2965,93 +3118,50 @@
         <w:spacing w:before="240"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67765F1F" w14:textId="20745121" w:rsidR="001C7FC5" w:rsidRPr="00657B8F" w:rsidRDefault="001C7FC5" w:rsidP="00A37CD1">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="11B1E3D0" w14:textId="7EC6E037" w:rsidR="00127BCF" w:rsidRPr="00657B8F" w:rsidRDefault="001C7FC5" w:rsidP="00A37CD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
@@ -3214,93 +3324,50 @@
         <w:spacing w:before="360"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732C4659" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00657B8F" w:rsidRDefault="00A37CD1" w:rsidP="00990AB1">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0493AE96" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00657B8F" w:rsidRDefault="00A37CD1" w:rsidP="00990AB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
@@ -3455,93 +3522,50 @@
         <w:spacing w:before="360"/>
         <w:ind w:right="-319"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA42FBE" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00657B8F" w:rsidRDefault="00A37CD1" w:rsidP="00990AB1">
-[...41 lines deleted...]
-    </w:p>
     <w:p w14:paraId="3056C6BE" w14:textId="42ECF5F7" w:rsidR="00554346" w:rsidRPr="00A37CD1" w:rsidRDefault="00A37CD1" w:rsidP="00990AB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="360"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
@@ -3814,88 +3838,50 @@
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A4A6A2D" w14:textId="77777777" w:rsidR="001D64A5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001D64A5" w:rsidP="001D64A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4820"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46A1FBE4" w14:textId="6EF4822A" w:rsidR="001D64A5" w:rsidRPr="00990AB1" w:rsidRDefault="001D64A5" w:rsidP="00990AB1">
-[...36 lines deleted...]
-    </w:p>
     <w:p w14:paraId="07D7701B" w14:textId="77777777" w:rsidR="00990AB1" w:rsidRPr="00A37CD1" w:rsidRDefault="00990AB1" w:rsidP="00990AB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
@@ -4154,110 +4140,57 @@
         <w:t xml:space="preserve">Fonction : </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB46AA4" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00FD5E9D" w:rsidRDefault="00A37CD1" w:rsidP="00A37CD1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="4820"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="576BF57C" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00FD5E9D" w:rsidRDefault="00A37CD1" w:rsidP="00A37CD1">
-[...37 lines deleted...]
-    <w:p w14:paraId="63B58311" w14:textId="77777777" w:rsidR="00A37CD1" w:rsidRPr="00FD5E9D" w:rsidRDefault="00A37CD1" w:rsidP="00A37CD1">
+    <w:p w14:paraId="3532749A" w14:textId="77777777" w:rsidR="00990AB1" w:rsidRPr="00A37CD1" w:rsidRDefault="00990AB1" w:rsidP="00990AB1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
-        <w:spacing w:before="60"/>
-[...13 lines deleted...]
-        </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A30FCAD" w14:textId="145A37CA" w:rsidR="00554346" w:rsidRDefault="00554346">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1940"/>
         </w:tabs>
@@ -4269,52 +4202,57 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DF07584" w14:textId="77777777" w:rsidR="001D64A5" w:rsidRPr="00FD5E9D" w:rsidRDefault="001D64A5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1940"/>
         </w:tabs>
         <w:spacing w:before="60"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77568F37" w14:textId="77777777" w:rsidR="00E235FC" w:rsidRPr="00FD5E9D" w:rsidRDefault="006911C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E235FC" w:rsidRPr="00FD5E9D" w:rsidSect="008A08E7">
-          <w:footerReference w:type="default" r:id="rId9"/>
+        <w:sectPr w:rsidR="00E235FC" w:rsidRPr="00FD5E9D" w:rsidSect="007A642E">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11901" w:h="16840"/>
           <w:pgMar w:top="568" w:right="907" w:bottom="426" w:left="1021" w:header="737" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0330E7AE" w14:textId="64E66FA9" w:rsidR="006911C1" w:rsidRPr="00FD5E9D" w:rsidRDefault="006911C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="008000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CA904F6" w14:textId="77777777" w:rsidR="006911C1" w:rsidRPr="00FD5E9D" w:rsidRDefault="006911C1">
@@ -5452,110 +5390,111 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>PR : propreté</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B057365" w14:textId="77777777" w:rsidR="0052543A" w:rsidRPr="0052543A" w:rsidRDefault="0052543A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="700"/>
           <w:tab w:val="left" w:pos="1843"/>
           <w:tab w:val="left" w:pos="5812"/>
           <w:tab w:val="left" w:pos="7797"/>
           <w:tab w:val="left" w:pos="8931"/>
         </w:tabs>
         <w:ind w:right="-30"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0052543A" w:rsidRPr="0052543A" w:rsidSect="00E235FC">
+    <w:sectPr w:rsidR="0052543A" w:rsidRPr="0052543A" w:rsidSect="007A642E">
       <w:pgSz w:w="16840" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="907" w:right="426" w:bottom="1021" w:left="568" w:header="737" w:footer="426" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492635FA" w14:textId="77777777" w:rsidR="00B07071" w:rsidRDefault="00B07071">
+    <w:p w14:paraId="56496B4B" w14:textId="77777777" w:rsidR="00207A99" w:rsidRDefault="00207A99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22821CAC" w14:textId="77777777" w:rsidR="00B07071" w:rsidRDefault="00B07071">
+    <w:p w14:paraId="4F403744" w14:textId="77777777" w:rsidR="00207A99" w:rsidRDefault="00207A99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:panose1 w:val="020B0503030404040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -5575,106 +5514,124 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BE3832E" w14:textId="5C8AC8B9" w:rsidR="008A08E7" w:rsidRPr="008A08E7" w:rsidRDefault="008A08E7" w:rsidP="008A08E7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F296465" w14:textId="77777777" w:rsidR="00ED5B0A" w:rsidRDefault="00ED5B0A">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BE3832E" w14:textId="6ABFEF23" w:rsidR="008A08E7" w:rsidRPr="008A08E7" w:rsidRDefault="008A08E7" w:rsidP="008A08E7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:right="-7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A97022">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Adhésion AMORCE Collectivité 202</w:t>
+      <w:t xml:space="preserve">Adhésion AMORCE Collectivité </w:t>
     </w:r>
-    <w:r w:rsidR="0052543A">
+    <w:r w:rsidRPr="00A97022">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00ED5B0A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="009D4413">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -5768,71 +5725,111 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A9B618B" w14:textId="3ACE0005" w:rsidR="00B20382" w:rsidRPr="008A08E7" w:rsidRDefault="00B20382" w:rsidP="00B20382">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="-7"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CE2339A" w14:textId="77777777" w:rsidR="00ED5B0A" w:rsidRDefault="00ED5B0A">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EE3E66C" w14:textId="77777777" w:rsidR="00B07071" w:rsidRDefault="00B07071">
+    <w:p w14:paraId="21AD7C53" w14:textId="77777777" w:rsidR="00207A99" w:rsidRDefault="00207A99">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20843C02" w14:textId="77777777" w:rsidR="00B07071" w:rsidRDefault="00B07071">
+    <w:p w14:paraId="39A534DE" w14:textId="77777777" w:rsidR="00207A99" w:rsidRDefault="00207A99">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53A75707" w14:textId="77777777" w:rsidR="00ED5B0A" w:rsidRDefault="00ED5B0A">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24AD7E76" w14:textId="77777777" w:rsidR="00ED5B0A" w:rsidRDefault="00ED5B0A">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E51FFB6" w14:textId="77777777" w:rsidR="00ED5B0A" w:rsidRDefault="00ED5B0A">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D130B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CA60B6C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6625,255 +6622,290 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2095202350">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1229653682">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1962805079">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1808621428">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="121728128">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1364286120">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="7371"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D7169A"/>
+    <w:rsid w:val="0001187E"/>
+    <w:rsid w:val="0002738C"/>
     <w:rsid w:val="000516E3"/>
     <w:rsid w:val="00073EE1"/>
     <w:rsid w:val="00085152"/>
     <w:rsid w:val="000868A3"/>
     <w:rsid w:val="00094C7F"/>
     <w:rsid w:val="000A443F"/>
+    <w:rsid w:val="000C7627"/>
     <w:rsid w:val="000F6D2F"/>
     <w:rsid w:val="001044A0"/>
     <w:rsid w:val="00127BCF"/>
     <w:rsid w:val="001365BF"/>
     <w:rsid w:val="001425B2"/>
     <w:rsid w:val="001535B9"/>
     <w:rsid w:val="00187AD5"/>
     <w:rsid w:val="001B030E"/>
     <w:rsid w:val="001C3EC2"/>
     <w:rsid w:val="001C7FC5"/>
     <w:rsid w:val="001D64A5"/>
     <w:rsid w:val="001F1F02"/>
+    <w:rsid w:val="00207A99"/>
     <w:rsid w:val="002432EA"/>
     <w:rsid w:val="00245D47"/>
     <w:rsid w:val="002761C8"/>
     <w:rsid w:val="002835D4"/>
     <w:rsid w:val="00292EFB"/>
     <w:rsid w:val="002D18D2"/>
+    <w:rsid w:val="002F72E4"/>
     <w:rsid w:val="003612D9"/>
+    <w:rsid w:val="00392D59"/>
     <w:rsid w:val="003E7534"/>
     <w:rsid w:val="003F65FF"/>
+    <w:rsid w:val="004036D7"/>
     <w:rsid w:val="004037EF"/>
     <w:rsid w:val="00403FF2"/>
     <w:rsid w:val="00441668"/>
     <w:rsid w:val="00482220"/>
+    <w:rsid w:val="00484C94"/>
     <w:rsid w:val="004A0015"/>
+    <w:rsid w:val="004A6080"/>
     <w:rsid w:val="00517090"/>
     <w:rsid w:val="005176AB"/>
     <w:rsid w:val="0052543A"/>
+    <w:rsid w:val="005414C2"/>
     <w:rsid w:val="005519B2"/>
     <w:rsid w:val="00554346"/>
+    <w:rsid w:val="00574BB2"/>
+    <w:rsid w:val="00576BA3"/>
+    <w:rsid w:val="005D37BE"/>
     <w:rsid w:val="005E236A"/>
     <w:rsid w:val="00603741"/>
+    <w:rsid w:val="00606555"/>
+    <w:rsid w:val="006134EB"/>
     <w:rsid w:val="00614360"/>
     <w:rsid w:val="00633981"/>
     <w:rsid w:val="00657B8F"/>
+    <w:rsid w:val="006621D6"/>
     <w:rsid w:val="006645CE"/>
+    <w:rsid w:val="00665678"/>
     <w:rsid w:val="006765F0"/>
     <w:rsid w:val="006911C1"/>
     <w:rsid w:val="006A48C4"/>
     <w:rsid w:val="006C39E1"/>
+    <w:rsid w:val="006C6794"/>
     <w:rsid w:val="006D5D64"/>
+    <w:rsid w:val="006E6741"/>
     <w:rsid w:val="007158F8"/>
     <w:rsid w:val="00717117"/>
     <w:rsid w:val="007348DF"/>
     <w:rsid w:val="00742E37"/>
     <w:rsid w:val="0075482B"/>
     <w:rsid w:val="0077455B"/>
     <w:rsid w:val="00784CB5"/>
+    <w:rsid w:val="007853EF"/>
+    <w:rsid w:val="007A642E"/>
+    <w:rsid w:val="007A6AE3"/>
     <w:rsid w:val="007F081F"/>
     <w:rsid w:val="007F17A2"/>
     <w:rsid w:val="007F2A04"/>
     <w:rsid w:val="007F5BC7"/>
     <w:rsid w:val="00817910"/>
     <w:rsid w:val="00832F56"/>
     <w:rsid w:val="00833C8E"/>
+    <w:rsid w:val="00851921"/>
     <w:rsid w:val="0086045F"/>
+    <w:rsid w:val="00880798"/>
     <w:rsid w:val="00897B16"/>
     <w:rsid w:val="008A08E7"/>
     <w:rsid w:val="008B2853"/>
     <w:rsid w:val="008D3E4C"/>
+    <w:rsid w:val="008F0773"/>
     <w:rsid w:val="00903ECA"/>
     <w:rsid w:val="0093386B"/>
     <w:rsid w:val="0094138F"/>
     <w:rsid w:val="009544B5"/>
     <w:rsid w:val="00960F2B"/>
     <w:rsid w:val="00990AB1"/>
     <w:rsid w:val="009B48AE"/>
     <w:rsid w:val="009C3A16"/>
     <w:rsid w:val="009C5D41"/>
     <w:rsid w:val="009D4413"/>
     <w:rsid w:val="00A10E25"/>
     <w:rsid w:val="00A12548"/>
     <w:rsid w:val="00A12D8F"/>
     <w:rsid w:val="00A20EBE"/>
     <w:rsid w:val="00A23C9F"/>
     <w:rsid w:val="00A37CD1"/>
     <w:rsid w:val="00A97022"/>
     <w:rsid w:val="00AB1911"/>
     <w:rsid w:val="00AC65F6"/>
     <w:rsid w:val="00AC68F9"/>
     <w:rsid w:val="00B002F1"/>
     <w:rsid w:val="00B05BCA"/>
     <w:rsid w:val="00B07071"/>
     <w:rsid w:val="00B20382"/>
+    <w:rsid w:val="00B251C7"/>
     <w:rsid w:val="00B47BFB"/>
     <w:rsid w:val="00B64CCE"/>
     <w:rsid w:val="00B84CB8"/>
     <w:rsid w:val="00B84D29"/>
     <w:rsid w:val="00B931C2"/>
     <w:rsid w:val="00B94596"/>
     <w:rsid w:val="00BA03A9"/>
+    <w:rsid w:val="00BA5041"/>
     <w:rsid w:val="00BB26AD"/>
+    <w:rsid w:val="00BD4167"/>
     <w:rsid w:val="00BE6653"/>
     <w:rsid w:val="00BF4D49"/>
     <w:rsid w:val="00C15C1F"/>
     <w:rsid w:val="00C216B7"/>
     <w:rsid w:val="00C244F0"/>
     <w:rsid w:val="00C532C6"/>
     <w:rsid w:val="00C702B4"/>
+    <w:rsid w:val="00C85791"/>
     <w:rsid w:val="00CF398A"/>
     <w:rsid w:val="00D126CA"/>
     <w:rsid w:val="00D3052F"/>
     <w:rsid w:val="00D36920"/>
     <w:rsid w:val="00D37FA2"/>
     <w:rsid w:val="00D4223C"/>
     <w:rsid w:val="00D438EF"/>
+    <w:rsid w:val="00D5339A"/>
     <w:rsid w:val="00D601C9"/>
     <w:rsid w:val="00D6704C"/>
     <w:rsid w:val="00D7169A"/>
     <w:rsid w:val="00D7640A"/>
     <w:rsid w:val="00D8178A"/>
+    <w:rsid w:val="00D92ACC"/>
     <w:rsid w:val="00DE036B"/>
     <w:rsid w:val="00E0266C"/>
     <w:rsid w:val="00E07DF2"/>
     <w:rsid w:val="00E235FC"/>
     <w:rsid w:val="00E26473"/>
     <w:rsid w:val="00E31473"/>
     <w:rsid w:val="00E44B55"/>
     <w:rsid w:val="00E47937"/>
     <w:rsid w:val="00E47A19"/>
     <w:rsid w:val="00E50FA1"/>
+    <w:rsid w:val="00E52557"/>
     <w:rsid w:val="00E65FCE"/>
     <w:rsid w:val="00EA24CD"/>
     <w:rsid w:val="00EB4589"/>
+    <w:rsid w:val="00EC0A0C"/>
+    <w:rsid w:val="00ED5B0A"/>
     <w:rsid w:val="00EE1606"/>
+    <w:rsid w:val="00EF286E"/>
     <w:rsid w:val="00F02DB1"/>
     <w:rsid w:val="00F44638"/>
     <w:rsid w:val="00F92B9E"/>
     <w:rsid w:val="00FC0328"/>
     <w:rsid w:val="00FD5E9D"/>
     <w:rsid w:val="00FD7EF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3736EBDC"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{C23E165F-5157-7646-9A4F-0DEDC6EEBADE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7384,50 +7416,51 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2410"/>
         <w:tab w:val="left" w:pos="4395"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="left" w:pos="8080"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="-20"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalcentr">
     <w:name w:val="Block Text"/>
@@ -7612,57 +7645,57 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008A08E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Geneva" w:eastAsia="Times New Roman" w:hAnsi="Geneva"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Bureau">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7945,108 +7978,480 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="285bbf09-b827-45d5-9664-c47071658d99">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Emplacement xmlns="285bbf09-b827-45d5-9664-c47071658d99" xsi:nil="true"/>
+    <TaxCatchAll xmlns="4e1d3436-df59-47fe-8aab-d4a3eb39464e" xsi:nil="true"/>
+    <heure xmlns="285bbf09-b827-45d5-9664-c47071658d99" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010055ADECD6853AE445A1B19B674072F56B" ma:contentTypeVersion="24" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="7decbb43bea586bae6347c202bdbcb3d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="285bbf09-b827-45d5-9664-c47071658d99" xmlns:ns3="4e1d3436-df59-47fe-8aab-d4a3eb39464e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="85511d1d1f7c033d30705e98c5e9e481" ns2:_="" ns3:_="">
+    <xsd:import namespace="285bbf09-b827-45d5-9664-c47071658d99"/>
+    <xsd:import namespace="4e1d3436-df59-47fe-8aab-d4a3eb39464e"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:Emplacement" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82CountryOrRegion" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82State" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82City" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82PostalCode" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82Street" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82GeoLoc" minOccurs="0"/>
+                <xsd:element ref="ns2:b5c41099-32af-46db-9aa6-30d847757c82DispName" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:heure" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="285bbf09-b827-45d5-9664-c47071658d99" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="a3bec61d-4ac6-4c5f-a4f7-0605dd239fac" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Emplacement" ma:index="21" nillable="true" ma:displayName="Emplacement" ma:format="Dropdown" ma:internalName="Emplacement">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82CountryOrRegion" ma:index="22" nillable="true" ma:displayName="Emplacement : Pays/région" ma:internalName="CountryOrRegion" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82State" ma:index="23" nillable="true" ma:displayName="Emplacement : État" ma:internalName="State" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82City" ma:index="24" nillable="true" ma:displayName="Emplacement : Ville" ma:internalName="City" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82PostalCode" ma:index="25" nillable="true" ma:displayName="Emplacement : Code postal" ma:internalName="PostalCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82Street" ma:index="26" nillable="true" ma:displayName="Emplacement : Rue" ma:internalName="Street" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82GeoLoc" ma:index="27" nillable="true" ma:displayName="Emplacement : Coordonnées" ma:internalName="GeoLoc" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="b5c41099-32af-46db-9aa6-30d847757c82DispName" ma:index="28" nillable="true" ma:displayName="Emplacement : nom" ma:internalName="DispName" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="heure" ma:index="31" nillable="true" ma:displayName="heure" ma:format="DateTime" ma:internalName="heure">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4e1d3436-df59-47fe-8aab-d4a3eb39464e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e0da0a04-d9f8-4e31-9207-9818b86cdb54}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4e1d3436-df59-47fe-8aab-d4a3eb39464e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E9A77E6-27BA-7642-AE7B-31A937304E3E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1EE2070-9D7D-42F6-AC19-D7B214680F74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="285bbf09-b827-45d5-9664-c47071658d99"/>
+    <ds:schemaRef ds:uri="4e1d3436-df59-47fe-8aab-d4a3eb39464e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88B7FF54-93FD-4A31-974A-59C968923A40}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC904A16-1E9E-4316-902F-3B56BB9A8AC1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="285bbf09-b827-45d5-9664-c47071658d99"/>
+    <ds:schemaRef ds:uri="4e1d3436-df59-47fe-8aab-d4a3eb39464e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3928</Characters>
+  <Pages>6</Pages>
+  <Words>695</Words>
+  <Characters>3827</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
+  <Lines>31</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MODÈLE  DE  DÉLIBERATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AMORCE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4633</CharactersWithSpaces>
+  <CharactersWithSpaces>4513</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8323172</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>4781</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1025</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>LogoAmorce2005</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MODÈLE  DE  DÉLIBERATION</dc:title>
   <dc:subject/>
   <dc:creator>Claire Labèque</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010055ADECD6853AE445A1B19B674072F56B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>