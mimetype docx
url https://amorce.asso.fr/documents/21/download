--- v0 (2025-10-01)
+++ v1 (2026-08-28)
@@ -1,53 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2ED72A54" w14:textId="0DC131A0" w:rsidR="001C7FC5" w:rsidRPr="001D64A5" w:rsidRDefault="001C7FC5">
       <w:pPr>
         <w:ind w:right="-20"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F6EB3F" w14:textId="58ABCD2A" w:rsidR="002432EA" w:rsidRDefault="002432EA" w:rsidP="00C216B7">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:right="-23"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Frutiger LT Std 45 Light" w:hAnsi="Frutiger LT Std 45 Light"/>
           <w:b/>
           <w:color w:val="008000"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1419,71 +1424,71 @@
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46C23B80" w14:textId="31C0D46B" w:rsidR="0038462D" w:rsidRDefault="00632344" w:rsidP="00632344">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7093"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="42691D23" w14:textId="3AE295B0" w:rsidR="00B84CB8" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="002432EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="0092D2"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONTACTS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EA8627" w14:textId="77777777" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00B84CB8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7174A038" w14:textId="4F871614" w:rsidR="00D36920" w:rsidRPr="00FD5E9D" w:rsidRDefault="00D36920" w:rsidP="00D36920">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1940"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
@@ -2451,50 +2456,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A3D186" w14:textId="77777777" w:rsidR="00566FED" w:rsidRDefault="00566FED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EDEC76D" w14:textId="77777777" w:rsidR="00566FED" w:rsidRDefault="00566FED" w:rsidP="00BD48CC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="600"/>
         <w:ind w:left="0" w:right="-23"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FC55CBF" w14:textId="764B3936" w:rsidR="008721A9" w:rsidRPr="00990AB1" w:rsidRDefault="008721A9" w:rsidP="008721A9">
       <w:pPr>
@@ -3306,51 +3312,56 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657B8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tél. direct :  /__/__/__/__/__/__/__/__/__/__/        N° de Portable : /__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77568F37" w14:textId="6FE9CB9A" w:rsidR="00E235FC" w:rsidRPr="00F71E10" w:rsidRDefault="001D64A5" w:rsidP="00F71E10">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00E235FC" w:rsidRPr="00F71E10" w:rsidSect="00D36920">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11901" w:h="16840"/>
           <w:pgMar w:top="568" w:right="907" w:bottom="426" w:left="1021" w:header="737" w:footer="426" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tél. direct :  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/__/__/__/__/__/__/__/__/__/__/</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -4587,99 +4598,100 @@
         <w:tab/>
         <w:t>EA : eau</w:t>
       </w:r>
       <w:r w:rsidRPr="0052543A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>PR : propreté</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006911C1" w:rsidRPr="00052240" w:rsidSect="00E235FC">
       <w:pgSz w:w="16840" w:h="11901" w:orient="landscape"/>
       <w:pgMar w:top="907" w:right="426" w:bottom="1021" w:left="568" w:header="737" w:footer="426" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F6CD18F" w14:textId="77777777" w:rsidR="00843596" w:rsidRDefault="00843596">
+    <w:p w14:paraId="07D64CAE" w14:textId="77777777" w:rsidR="008C51D4" w:rsidRDefault="008C51D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DA6E969" w14:textId="77777777" w:rsidR="00843596" w:rsidRDefault="00843596">
+    <w:p w14:paraId="4BD941C8" w14:textId="77777777" w:rsidR="008C51D4" w:rsidRDefault="008C51D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
     <w:panose1 w:val="020B0503030404040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4699,114 +4711,132 @@
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DEB31E9" w14:textId="1C086A29" w:rsidR="0038462D" w:rsidRPr="00632344" w:rsidRDefault="00B52971" w:rsidP="000F7A58">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E26A90E" w14:textId="77777777" w:rsidR="00666424" w:rsidRDefault="00666424">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DEB31E9" w14:textId="16D6C69E" w:rsidR="0038462D" w:rsidRPr="00632344" w:rsidRDefault="00B52971" w:rsidP="000F7A58">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9923"/>
       </w:tabs>
       <w:ind w:left="3686" w:right="-7"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">AMORCE </w:t>
     </w:r>
     <w:r w:rsidR="00632344" w:rsidRPr="00632344">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Extension compétence Collectivité 202</w:t>
+      <w:t xml:space="preserve">Extension compétence Collectivité </w:t>
     </w:r>
-    <w:r w:rsidR="00052240">
+    <w:r w:rsidR="00632344" w:rsidRPr="00632344">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>202</w:t>
+    </w:r>
+    <w:r w:rsidR="00666424">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:i/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00632344" w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00632344" w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00632344" w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4885,71 +4915,111 @@
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00632344">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00632344" w:rsidRPr="008A08E7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1607931F" w14:textId="77777777" w:rsidR="00666424" w:rsidRDefault="00666424">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06D222D9" w14:textId="77777777" w:rsidR="00843596" w:rsidRDefault="00843596">
+    <w:p w14:paraId="042FE7BE" w14:textId="77777777" w:rsidR="008C51D4" w:rsidRDefault="008C51D4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C2C1B0A" w14:textId="77777777" w:rsidR="00843596" w:rsidRDefault="00843596">
+    <w:p w14:paraId="174B4996" w14:textId="77777777" w:rsidR="008C51D4" w:rsidRDefault="008C51D4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14147ACE" w14:textId="77777777" w:rsidR="00666424" w:rsidRDefault="00666424">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="594BA7E8" w14:textId="77777777" w:rsidR="00666424" w:rsidRDefault="00666424">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="71AA9ECF" w14:textId="77777777" w:rsidR="00666424" w:rsidRDefault="00666424">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D130B6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3CA60B6C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5742,52 +5812,52 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1856728689">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1705055843">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="954095070">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="376011172">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="941306178">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1897009317">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="7371"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5818,71 +5888,74 @@
     <w:rsid w:val="00245D47"/>
     <w:rsid w:val="002761C8"/>
     <w:rsid w:val="00292EFB"/>
     <w:rsid w:val="002D18D2"/>
     <w:rsid w:val="00327937"/>
     <w:rsid w:val="003612D9"/>
     <w:rsid w:val="00366757"/>
     <w:rsid w:val="0038462D"/>
     <w:rsid w:val="003E7534"/>
     <w:rsid w:val="004037EF"/>
     <w:rsid w:val="00422111"/>
     <w:rsid w:val="00434C92"/>
     <w:rsid w:val="00463220"/>
     <w:rsid w:val="004A0015"/>
     <w:rsid w:val="004D1564"/>
     <w:rsid w:val="004E795E"/>
     <w:rsid w:val="00517090"/>
     <w:rsid w:val="0053773D"/>
     <w:rsid w:val="005519B2"/>
     <w:rsid w:val="00566FED"/>
     <w:rsid w:val="00577B90"/>
     <w:rsid w:val="00586628"/>
     <w:rsid w:val="005E0FC9"/>
     <w:rsid w:val="005E236A"/>
     <w:rsid w:val="00603741"/>
+    <w:rsid w:val="006134EB"/>
     <w:rsid w:val="00632344"/>
     <w:rsid w:val="006645CE"/>
+    <w:rsid w:val="00666424"/>
     <w:rsid w:val="00675214"/>
     <w:rsid w:val="006765F0"/>
     <w:rsid w:val="006911C1"/>
     <w:rsid w:val="006C39E1"/>
     <w:rsid w:val="007158F8"/>
     <w:rsid w:val="00717117"/>
     <w:rsid w:val="007348DF"/>
     <w:rsid w:val="00742E37"/>
     <w:rsid w:val="0075482B"/>
     <w:rsid w:val="00761D37"/>
     <w:rsid w:val="007E03B3"/>
     <w:rsid w:val="007F081F"/>
     <w:rsid w:val="007F5BC7"/>
     <w:rsid w:val="00817910"/>
     <w:rsid w:val="00832F56"/>
     <w:rsid w:val="00843596"/>
     <w:rsid w:val="008721A9"/>
     <w:rsid w:val="00897B16"/>
     <w:rsid w:val="008B2132"/>
+    <w:rsid w:val="008C51D4"/>
     <w:rsid w:val="008D3E4C"/>
     <w:rsid w:val="00903ECA"/>
     <w:rsid w:val="0093386B"/>
     <w:rsid w:val="0094138F"/>
     <w:rsid w:val="009544B5"/>
     <w:rsid w:val="009862F1"/>
     <w:rsid w:val="009B48AE"/>
     <w:rsid w:val="009C3A16"/>
     <w:rsid w:val="009C5D41"/>
     <w:rsid w:val="009F7E9B"/>
     <w:rsid w:val="00A01E5B"/>
     <w:rsid w:val="00A10E25"/>
     <w:rsid w:val="00A12548"/>
     <w:rsid w:val="00A12D8F"/>
     <w:rsid w:val="00A22728"/>
     <w:rsid w:val="00A23C9F"/>
     <w:rsid w:val="00A71C93"/>
     <w:rsid w:val="00AC65F6"/>
     <w:rsid w:val="00AD122E"/>
     <w:rsid w:val="00B002F1"/>
     <w:rsid w:val="00B05BCA"/>
     <w:rsid w:val="00B20382"/>
     <w:rsid w:val="00B47BFB"/>
     <w:rsid w:val="00B52971"/>
     <w:rsid w:val="00B64CCE"/>
@@ -5938,51 +6011,51 @@
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3736EBDC"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{C23E165F-5157-7646-9A4F-0DEDC6EEBADE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6493,50 +6566,51 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2410"/>
         <w:tab w:val="left" w:pos="4395"/>
         <w:tab w:val="left" w:pos="5670"/>
         <w:tab w:val="left" w:pos="8080"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:ind w:right="-20"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Normalcentr">
     <w:name w:val="Block Text"/>
@@ -6721,57 +6795,57 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00632344"/>
     <w:rPr>
       <w:rFonts w:ascii="Geneva" w:eastAsia="Times New Roman" w:hAnsi="Geneva"/>
       <w:sz w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Bureau">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7070,51 +7144,51 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26411227-D6A9-9049-A893-22F0725E83CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
+  <Pages>5</Pages>
   <Words>552</Words>
   <Characters>3040</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MODÈLE  DE  DÉLIBERATION</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>AMORCE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3585</CharactersWithSpaces>